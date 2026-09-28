--- v0 (2026-06-09)
+++ v1 (2026-09-28)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="029B2CBB" w14:textId="160FAF1E" w:rsidR="00C66DDD" w:rsidRPr="00C152C3" w:rsidRDefault="00C66DDD" w:rsidP="00C66DDD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:spacing w:before="56" w:line="261" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C152C3">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1519,71 +1519,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="289" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C152C3">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finding the best </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> I can learn</w:t>
+        <w:t>Finding the best way I can learn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0505395A" w14:textId="6A3B3D2A" w:rsidR="003D07DC" w:rsidRPr="00C152C3" w:rsidRDefault="003D07DC" w:rsidP="003D07DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="289" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C152C3">
@@ -3210,85 +3190,83 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C152C3">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Which classes am I good at or would like to take?</w:t>
       </w:r>
       <w:r w:rsidR="003D07DC" w:rsidRPr="00C152C3">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C152C3">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="003D07DC" w:rsidRPr="00C152C3">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C152C3">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lect</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003D07DC" w:rsidRPr="00C152C3">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> all that apply):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B344A20" w14:textId="77777777" w:rsidR="003D07DC" w:rsidRPr="00C152C3" w:rsidRDefault="003D07DC" w:rsidP="003D07DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
@@ -4911,71 +4889,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00C152C3">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Participat</w:t>
       </w:r>
       <w:r w:rsidRPr="00C152C3">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00C152C3">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in a humanitarian program, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Peace Corps, Ameri</w:t>
+        <w:t xml:space="preserve"> in a humanitarian program, e.g. Peace Corps, Ameri</w:t>
       </w:r>
       <w:r w:rsidR="00572727" w:rsidRPr="00C152C3">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00C152C3">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>orps</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E06C16F" w14:textId="77777777" w:rsidR="003D07DC" w:rsidRPr="00C152C3" w:rsidRDefault="003D07DC" w:rsidP="003D07DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -6228,51 +6186,50 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C152C3">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> I want to</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="goog_rdk_2"/>
           <w:id w:val="-192615255"/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent/>
       </w:sdt>
       <w:r w:rsidRPr="00C152C3">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A2A6E" w:rsidRPr="00C152C3">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>live…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="467B1462" w14:textId="4F5188F8" w:rsidR="003D07DC" w:rsidRPr="00C152C3" w:rsidRDefault="001A2A6E" w:rsidP="003D07DC">
       <w:pPr>
@@ -6629,51 +6586,51 @@
                             </a:custGeom>
                             <a:noFill/>
                             <a:ln w="9525" cap="flat" cmpd="sng">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:round/>
                               <a:headEnd type="none" w="med" len="med"/>
                               <a:tailEnd type="none" w="med" len="med"/>
                             </a:ln>
                           </wps:spPr>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="7B8F3ED2" id="Group 6" o:spid="_x0000_s1026" style="width:428.05pt;height:.75pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordorigin="26278,37749" coordsize="54318,95" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcRqpwZwMAACcJAAAOAAAAZHJzL2Uyb0RvYy54bWzMVtuOmzAQfa/Uf7D83iUQCAQtW1V7U6Wq&#10;XbXbD3CMuahgu7Zz2b/vjIGE7KpSL1LVPBB7PIzPnLlx+fbQd2QnjG2VLGh4saBESK7KVtYF/fp4&#10;9yajxDomS9YpKQr6JCx9e/X61eVe5yJSjepKYQgYkTbf64I2zuk8CCxvRM/shdJCwmGlTM8cbE0d&#10;lIbtwXrfBdFisQr2ypTaKC6sBenNcEivvP2qEtx9qiorHOkKCticfxr/3OAzuLpkeW2Yblo+wmB/&#10;gKJnrYRLj6ZumGNka9oXpvqWG2VV5S646gNVVS0X3gfwJlw88+beqK32vtT5vtZHmoDaZzz9sVn+&#10;cfdgSFsWdEWJZD2EyN9KVkjNXtc5aNwb/UU/mFFQDzv09lCZHv/BD3LwpD4dSRUHRzgIk3i5ipYJ&#10;JRzO1kmUDJzzBgKDL0WrKM1SOIfjZZrG68UYFd7cnkyEGYhHE4lXCKbrA0R5BHXcHNGP/oVZnK6S&#10;NFnE547O5L/vsQefLSfwSbTMBvdm3ofpeoSepOFz7+HkRNnJ4yxJAKZnDO391FcoGnvKC/t3efGl&#10;YVr4dLMY9ZG3aBEvwziGuEy8fYaqYrLuBJmdee78e8dUsbmFrPnVPAGXR5rOw8tybay7F6onuCio&#10;get9rbHdB+sGdiYVvEyqu7brQM7yTp4JgEaUQMJM0HDlDpvDiH6jyidw22p+18JdH5h1D8xAQwgp&#10;2UOTKKj9vmVGUNK9l8D2Oowhn4mbb8x8s5lvmOSNgt7DnaFk2Fw734sGlO+2TlWt9whxDWBGuBBm&#10;TOh/EO9wka2TVZat1lO874wQ2IFz4jOEzDR+J+qpT/X0vD6yJAY5Jnp0lugs59sh6sjNFGnor+UQ&#10;c5A104of5LTE3MBW3/lW7ygBeoFsaPWb4V7NHL6HRnFJ9gUdIDQQZBgo2GWgds0WB9qnb9jNULdX&#10;O/Go/FvuWaeDpDqddnKuNVie6ttnHx7DAu8+LjweEM49PktiROk7J+GYg1XHwDPea+jaVtYeoFVd&#10;W2LeI0Zr6s11Z8iO4dTzv5HcMzUsmhtmm0HPHw0kwdiRJYSW5Y1g5a0siXvSMBkkjHAohIL2ooQS&#10;EDDxceU1HWu7X9H0LLyowf+88E4jxiP309iHb/xywHE/33ut0/fN1Q8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAf8tsX2gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvQv/DMgVvdhMlpcRs&#10;SinqqQi2gnibJtMkNDsbstsk/feOXuzlwfAe732TrSfbqoF63zg2EC8iUMSFKxuuDHweXh9WoHxA&#10;LrF1TAau5GGdz+4yTEs38gcN+1ApKWGfooE6hC7V2hc1WfQL1xGLd3K9xSBnX+myx1HKbasfo2ip&#10;LTYsCzV2tK2pOO8v1sDbiOPmKX4ZdufT9vp9SN6/djEZcz+fNs+gAk3hPwy/+IIOuTAd3YVLr1oD&#10;8kj4U/FWyTIGdZRQAjrP9C17/gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDcRqpwZwMA&#10;ACcJAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAf8tsX&#10;2gAAAAMBAAAPAAAAAAAAAAAAAAAAAMEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;yAYAAAAA&#10;">
+              <v:group w14:anchorId="7B8F3ED2" id="Group 6" o:spid="_x0000_s1026" style="width:428.05pt;height:.75pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordorigin="26278,37749" coordsize="54318,95" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHIh9aXwMAAAUJAAAOAAAAZHJzL2Uyb0RvYy54bWzMVtuOmzAQfa/Uf7D83iUQCAQtW1V7U6Wq&#10;XbXbD3CMuahgu7Zz2b/veICE7KpSL1LVPBB7ZhifOXMxl28PfUd2wthWyYKGFwtKhOSqbGVd0K+P&#10;d28ySqxjsmSdkqKgT8LSt1evX13udS4i1aiuFIaAE2nzvS5o45zOg8DyRvTMXigtJCgrZXrmYGvq&#10;oDRsD977LogWi1WwV6bURnFhLUhvBiW9Qv9VJbj7VFVWONIVFLA5fBp8bvwzuLpkeW2Yblo+wmB/&#10;gKJnrYRDj65umGNka9oXrvqWG2VV5S646gNVVS0XGANEEy6eRXNv1FZjLHW+r/WRJqD2GU9/7JZ/&#10;3N0b/UU/GGBir2vgAnc+lkNlev8PKMkBKXs6UiYOjnAQJvFyFS0TSjjo1kmUDIzyBmj3L0WrKM1S&#10;0IN6mabxejFyzpvbk4swA/HoIkGDYDo+OAN13AxgAf2DIW0JlZfF6SpJk0VMiWQ9VBqSR2byMcDf&#10;iBjBZ8sJfBItsyG8WfRhuh6hJ2n4PHrQnCg7RZwlCcBExry/n8YKLWFPWbd/l/UvDdMCi8nmJ96i&#10;RbwM4xjyMvH2GXqGyboTZKZD7vC9Y6nY3ELV/GqdQMgjTefpZbk21t0L1RO/KKiB47GT2O6DdQM7&#10;k4k/TKq7tutAzvJOngmARi+Bgpmg+ZU7bA4j+o0qn6BcrOZ3LZz1gVn3wAy0e0jJHkZAQe33LTOC&#10;ku69BLbXYQz1TNx8Y+abzXzDJG8UTBbuDCXD5trhpBlQvts6VbUYkcc1gBnhQpp9Qf+DfIeLbJ2s&#10;smy1nvJ9Z4Tw8zUnWCFkZvE7WU+x1NPz/siSGOS+0KOzQmc53w5Z99xMmYbpWQ45B1kzrfhBTktf&#10;G36QdzjIHSVAL5ANg3wznKuZ8+95p35J9gUdIDSQZLgu/JSB3jVbf119+uanmbft1U48KnzLPZt0&#10;UFQnbSfnVoPnqb+x+rwaFv7s4wLxgHAe8VkRe5Q4OQn3NVh1DCLjvYapZmWNAK3q2tLXvcdoTb25&#10;7gzZMX+n4W8k98zMN80Ns81gh6qBJLhUZAmpZXkjWHkrS+KeNAxMCRc0NEJBe1FCCwi4z/0KLR1r&#10;u1+xRBZe9OB/3ninKwaR412L6Ru/C/xlPt+j1enr5eoHAAAA//8DAFBLAwQUAAYACAAAACEAH/Lb&#10;F9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF70L/wzIFb3YTJaXEbEop6qkItoJ4&#10;mybTJDQ7G7LbJP33jl7s5cHwHu99k60n26qBet84NhAvIlDEhSsbrgx8Hl4fVqB8QC6xdUwGruRh&#10;nc/uMkxLN/IHDftQKSlhn6KBOoQu1doXNVn0C9cRi3dyvcUgZ1/pssdRym2rH6NoqS02LAs1drSt&#10;qTjvL9bA24jj5il+GXbn0/b6fUjev3YxGXM/nzbPoAJN4T8Mv/iCDrkwHd2FS69aA/JI+FPxVsky&#10;BnWUUAI6z/Qte/4DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxyIfWl8DAAAFCQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAH/LbF9oAAAADAQAA&#10;DwAAAAAAAAAAAAAAAAC5BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMAGAAAAAA==&#10;">
                 <v:group id="Group 1847657504" o:spid="_x0000_s1027" style="position:absolute;left:26278;top:37752;width:54318;height:57" coordsize="8554,9" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAFbELZyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4X+g7LFHqrm1SjkrqKiIoHKVQL4m3IjkkwOxuy2yS+vSsIPc73P7NFbyrRUuNKywriQQSCOLO6&#10;5FzB73HzMQXhPLLGyjIpuJGDxfz1ZYapth3/UHvwuQgh7FJUUHhfp1K6rCCDbmBr4sBdbGPQh7PJ&#10;pW6wC+Gmkp9RNJYGSw4NBda0Kii7Hv6Mgm2H3XIYr9v99bK6nY/J92kfk1Lvb/3yC4Sn3v+Ln+6d&#10;DvOno8k4mSTRCB4/BQDk/A4AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFbELZyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                   <v:rect id="Rectangle 2043144490" o:spid="_x0000_s1028" style="position:absolute;width:8550;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDuHQk3yAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9NbsIw&#10;EIX3SNzBGiR2xSFYqKQY1FZUKl21oQeYxtM4ajxOYwPh9niBxPLp/elbbwfXihP1ofGsYT7LQBBX&#10;3jRca/g+vD08gggR2WDrmTRcKMB2Mx6tsTD+zF90KmMt0giHAjXYGLtCylBZchhmviNO3q/vHcYk&#10;+1qaHs9p3LUyz7KldNhwerDY0aul6q88Og2fylO+y8NLWbuVHX4OH/t/XGo9nQzPTyAiDfEevrXf&#10;jYY8U4u5UmqVKBJT4gG5uQIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDuHQk3yAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
                         <w:p w14:paraId="58FBA526" w14:textId="77777777" w:rsidR="003D07DC" w:rsidRDefault="003D07DC" w:rsidP="003D07DC">
                           <w:pPr>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
                   <v:shape id="Freeform: Shape 1089568869" o:spid="_x0000_s1029" style="position:absolute;left:7;top:7;width:8547;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="8547,120000" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBTaDSkxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCb7NVMFSO6OoMJiOCeoe9ng2t7bYXEoSbfftl8HAx/v9v8WqN424k/O1ZQWTcQKCuLC6&#10;5lLB5/n1OQPhA7LGxjIp+CEPq+XgaYG5th0f6X4KpYgh7HNUUIXQ5lL6oiKDfmxb4sh9W2cwxNOV&#10;UjvsYrhp5DRJUmmw5thQYUvbiorr6WYU1JfZ+mNb4ua4tzv+6vhycPSu1GjYr19ABOrDQ/zvftNx&#10;fpLNZ2mWpXP4+ykCIJe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFNoNKTHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l8547,e" filled="f">
                     <v:path arrowok="t" o:extrusionok="f"/>
                   </v:shape>
                 </v:group>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="557A2802" w14:textId="77777777" w:rsidR="003D07DC" w:rsidRPr="00C152C3" w:rsidRDefault="003D07DC" w:rsidP="003D07DC">
       <w:pPr>
@@ -6788,51 +6745,51 @@
                             </a:custGeom>
                             <a:noFill/>
                             <a:ln w="9525" cap="flat" cmpd="sng">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:round/>
                               <a:headEnd type="none" w="med" len="med"/>
                               <a:tailEnd type="none" w="med" len="med"/>
                             </a:ln>
                           </wps:spPr>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="1AF8D214" id="Group 4" o:spid="_x0000_s1030" style="width:428.05pt;height:.75pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordorigin="26278,37749" coordsize="54318,95" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjdY5IZwMAACoJAAAOAAAAZHJzL2Uyb0RvYy54bWzMVtuO0zAQfUfiHyy/s2nSpmmjTRFi6QoJ&#10;sSsWPsB1nItIbGO7t79nxrm1i5C4CIl9yNrj8fjMmVtvX5/ahhyEsbWSGQ1vZpQIyVVeyzKjXz5v&#10;X60osY7JnDVKioyehaWvNy9f3B51KiJVqSYXhoARadOjzmjlnE6DwPJKtMzeKC0kHBbKtMzB1pRB&#10;btgRrLdNEM1my+CoTK6N4sJakN51h3Tj7ReF4O6hKKxwpMkoYHP+a/x3h99gc8vS0jBd1byHwf4A&#10;RctqCY+Opu6YY2Rv6h9MtTU3yqrC3XDVBqooai68D+BNOHvmzb1Re+19KdNjqUeagNpnPP2xWf7x&#10;8GhInWd0QYlkLYTIv0oWSM1Rlylo3Bv9pB9NLyi7HXp7KkyL/8EPcvKknkdSxckRDsJ4MV9G85gS&#10;DmfrOIo7znkFgcFL0TJKVgmcw/E8SRbrWR8VXr2bTIQrEPcmYq8QDM8HiHIENW5G9L1/62WynMcr&#10;uHzl5yT+fX899NV8gB5H81Xn3IXvYbLugcdJ+Nx3OJkIm/xdxTFEw/OF9n7qKZSMnbLC/l1WPFVM&#10;C59sFmPesxbNlkm4mCXLcKDtE9QUk2UjyMWZ587fGxPFphZy5lezBFzuaboOLku1se5eqJbgIqMG&#10;nveVxg4frOvYGVTwMam2ddOAnKWNvBIAjSiBdBmg4cqddief/yFSjZKdys/gvdV8W8OTH5h1j8xA&#10;VwAKjtApMmq/7ZkRlDTvJZC+DheQ1MRdbszlZne5YZJXChoQd4aSbvPW+YbUgX2zd6qovWMTmB41&#10;RLuD+O/DHq6X83kYjVHfGiGwC6fE5wmJRoXfCX3i8z25LpJVvAA5Znt0le0s5fsu9MjMEG5osXkX&#10;eJBVw4qf5LDEBMFu3/hu7ygBcoFq6Pa77l3NHN5Do7gkx4x2ECoIMcwUbDRQwGaPM+3hKzY01G3V&#10;QXxW/pZ71uwgs6bTRl5qdZaHIvcpiMewwLfHhccDwkuPrzIZUfrmSThmYNEw8Iy3Ghq3laUHaFVT&#10;55j8iNGacve2MeTAcPD5v57cKzWsnDtmq07PH3UkweSROYSWpZVg+TuZE3fWMBwkTHEog4y2IocC&#10;EDD0ceU1HaubX9H0LPxQiP952U1TxiP3A9mHr//xgBP/cu+1pp84m+8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAf8tsX2gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvQv/DMgVvdhMlpcRs&#10;SinqqQi2gnibJtMkNDsbstsk/feOXuzlwfAe732TrSfbqoF63zg2EC8iUMSFKxuuDHweXh9WoHxA&#10;LrF1TAau5GGdz+4yTEs38gcN+1ApKWGfooE6hC7V2hc1WfQL1xGLd3K9xSBnX+myx1HKbasfo2ip&#10;LTYsCzV2tK2pOO8v1sDbiOPmKX4ZdufT9vp9SN6/djEZcz+fNs+gAk3hPwy/+IIOuTAd3YVLr1oD&#10;8kj4U/FWyTIGdZRQAjrP9C17/gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDjdY5IZwMA&#10;ACoJAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAf8tsX&#10;2gAAAAMBAAAPAAAAAAAAAAAAAAAAAMEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;yAYAAAAA&#10;">
+              <v:group w14:anchorId="1AF8D214" id="Group 4" o:spid="_x0000_s1030" style="width:428.05pt;height:.75pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordorigin="26278,37749" coordsize="54318,95" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAllyJsYAMAAAgJAAAOAAAAZHJzL2Uyb0RvYy54bWzMVttu2zgQfV+g/0DwfSNLtixbiFIsmiZY&#10;oNgGvXwATVEXrESyJH3J3+/MSLLsFAV6QYHNg0LODIdnzlzo29envmMH5XxrdMHjmwVnSktTtrou&#10;+OdPD39uOPNB6FJ0RquCPyvPX9+9+uP2aHOVmMZ0pXIMnGifH23BmxBsHkVeNqoX/sZYpUFZGdeL&#10;AFtXR6UTR/Ded1GyWKyjo3GldUYq70F6Pyj5HfmvKiXD+6ryKrCu4IAt0NfRd4ff6O5W5LUTtmnl&#10;CEP8BIpetBouPbu6F0GwvWu/ctW30hlvqnAjTR+ZqmqlohggmnjxIppHZ/aWYqnzY23PNAG1L3j6&#10;abfyn8Ojsx/tkwMmjrYGLmiHsZwq1+N/QMlORNnzmTJ1CkyCMF0t18ky5UyCbpsm6cCobIB2PJSs&#10;k2yTgR7UyyxbbRcj57J5O7uINyAeXaRkEE3XR1egzpsBLKB/cqwt4ep1tl6mGzjMtOih0Ig7NovH&#10;8H4gXoK+WU7Q02S5GYK7iD3OtiPwNItfxg6ambA53k2arsZg0d83I4WG8HPO/a/l/GMjrKJS8vnM&#10;WrJYZ/Fqka3jibYP0DFC151iFzrijs6dC8XnHmrme6sEQh5puk6uyK3z4VGZnuGi4A6upz4Sh3c+&#10;DOxMJniZNg9t14Fc5J2+EgCNKIFymaDhKpx2J6qPGKlGyc6Uz1Az3sqHFq58J3x4Eg56Hig4whwo&#10;uP+yF05x1v2tgfRtvIKiZuFy4y43u8uN0LIxMF5kcJwNmzeBxs0A9q99MFVLgc1gRtSQ7QHi7097&#10;vF0vl3FyzvqDUwpnbM6oTlhyNviR1GdU79l1k2zSFchxOiRX1S5yuR9Sj8xM6YYBWg6JB1kzreRJ&#10;T0ssEJzlHc3ywBmQC1TDLN8N91oR8Bw6xSU7FnyA0ECK4cXAQQMN7Pb4Yr3/Fwca2vbmoD4ZOhVe&#10;DDuorFnb6UurwfPU5FSCqIYF3n1eEB4QXkZ8VcmIkoYnk1iBVScgMtlbGGxe1wTQm64tsfgRo3f1&#10;7k3n2EHgs0Z/I7lXZtg598I3gx2pBpLgXdElpFbkjRLlW12y8GxhaGp4o6ENCt6rEhpAwZOOK7IM&#10;ou2+x5JY+KoR/+dtN78yhJyeW0rf+NMA3/PLPVnNP2Du/gMAAP//AwBQSwMEFAAGAAgAAAAhAB/y&#10;2xfaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe9C/8MyBW92EyWlxGxKKeqpCLaC&#10;eJsm0yQ0Oxuy2yT9945e7OXB8B7vfZOtJ9uqgXrfODYQLyJQxIUrG64MfB5eH1agfEAusXVMBq7k&#10;YZ3P7jJMSzfyBw37UCkpYZ+igTqELtXaFzVZ9AvXEYt3cr3FIGdf6bLHUcptqx+jaKktNiwLNXa0&#10;rak47y/WwNuI4+Ypfhl259P2+n1I3r92MRlzP582z6ACTeE/DL/4gg65MB3dhUuvWgPySPhT8VbJ&#10;MgZ1lFACOs/0LXv+AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACWXImxgAwAACAkAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB/y2xfaAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAugUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADBBgAAAAA=&#10;">
                 <v:group id="Group 967635850" o:spid="_x0000_s1031" style="position:absolute;left:26278;top:37752;width:54318;height:57" coordsize="8554,9" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYZ8hfygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasJA&#10;FIb3Qt9hOIXu6iSVpJpmFJG2dCGCWpDuDpmTC2bOhMw0iW/fWRRc/vw3vnwzmVYM1LvGsoJ4HoEg&#10;LqxuuFLwff54XoJwHllja5kU3MjBZv0wyzHTduQjDSdfiTDCLkMFtfddJqUrajLo5rYjDl5pe4M+&#10;yL6SuscxjJtWvkRRKg02HB5q7GhXU3E9/RoFnyOO20X8Puyv5e72c04Ol31MSj09Tts3EJ4mfw//&#10;t7+0glX6mi6SZRIgAlLAAbn+AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANhnyF/KAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
                   <v:rect id="Rectangle 2067140761" o:spid="_x0000_s1032" style="position:absolute;width:8550;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD7Fd0CyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BTsMw&#10;EETvSPyDtUjcqJ2oSiHEqaCiEnAqKR+wxEscEa/T2G3D32MkJI6jmXmjqdazG8SJptB71pAtFAji&#10;1pueOw3v++3NLYgQkQ0OnknDNwVY15cXFZbGn/mNTk3sRIJwKFGDjXEspQytJYdh4Ufi5H36yWFM&#10;cuqkmfCc4G6QuVKFdNhzWrA40sZS+9UcnYbd0lP+lIfHpnN3dv7Yv74csND6+mp+uAcRaY7/4b/2&#10;s9GQq2KVLdWqyOD3U/oDsv4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+xXdAskAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
                         <w:p w14:paraId="71E12382" w14:textId="77777777" w:rsidR="003D07DC" w:rsidRDefault="003D07DC" w:rsidP="003D07DC">
                           <w:pPr>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
                   <v:shape id="Freeform: Shape 219633121" o:spid="_x0000_s1033" style="position:absolute;left:7;top:7;width:8547;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="8547,120000" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCVnZF8ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdZNIRVNXsUJBLS1oe+jxmX0mwezbsLua9N+7hUKPw8x8wyxWvWnEjZyvLStIxwkI&#10;4sLqmksFX5+vjzMQPiBrbCyTgh/ysFoOHhaYa9vxgW7HUIoIYZ+jgiqENpfSFxUZ9GPbEkfvbJ3B&#10;EKUrpXbYRbhpZJYkU2mw5rhQYUubiorL8WoU1Ken9fumxJfD3u74u+PTh6M3pUbDfv0MIlAf/sN/&#10;7a1WkKXz6WSSZin8Xop3QC7vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJWdkXzKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m,l8547,e" filled="f">
                     <v:path arrowok="t" o:extrusionok="f"/>
                   </v:shape>
                 </v:group>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="07D93886" w14:textId="77777777" w:rsidR="003D07DC" w:rsidRPr="00C152C3" w:rsidRDefault="003D07DC" w:rsidP="003D07DC">
       <w:pPr>
@@ -6950,86 +6907,77 @@
     </w:p>
     <w:p w14:paraId="50B41A44" w14:textId="77777777" w:rsidR="003D07DC" w:rsidRPr="00C152C3" w:rsidRDefault="003D07DC" w:rsidP="003D07DC">
       <w:pPr>
         <w:ind w:left="553"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28607ABF" w14:textId="77777777" w:rsidR="003D07DC" w:rsidRPr="00C152C3" w:rsidRDefault="003D07DC" w:rsidP="003D07DC">
       <w:pPr>
         <w:ind w:left="553"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1851B546" w14:textId="77777777" w:rsidR="003D07DC" w:rsidRPr="00C152C3" w:rsidRDefault="003D07DC" w:rsidP="003D07DC">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="11A407A3" w14:textId="5ECDEFD4" w:rsidR="003D07DC" w:rsidRPr="00C152C3" w:rsidRDefault="001A2A6E" w:rsidP="003D07DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:spacing w:before="56" w:line="261" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C152C3">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>I do the following things on my own at home and in my community.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC5BD72" w14:textId="3E238EC3" w:rsidR="003D07DC" w:rsidRPr="00C152C3" w:rsidRDefault="001A2A6E" w:rsidP="003D07DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:spacing w:before="56" w:line="261" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C152C3">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7960,50 +7908,65 @@
         </w:tabs>
         <w:spacing w:before="56" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="1280"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40FB5CCC" w14:textId="77777777" w:rsidR="00C152C3" w:rsidRDefault="00C152C3" w:rsidP="00C152C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="559"/>
         </w:tabs>
         <w:spacing w:before="21" w:line="261" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="78BCAA2D" w14:textId="77777777" w:rsidR="003F261D" w:rsidRDefault="003F261D" w:rsidP="00C152C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="559"/>
+        </w:tabs>
+        <w:spacing w:before="21" w:line="261" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="2A998100" w14:textId="3EF80C06" w:rsidR="003D07DC" w:rsidRDefault="004004F1" w:rsidP="003D07DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="559"/>
         </w:tabs>
         <w:spacing w:before="21" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F276F7">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -8372,568 +8335,644 @@
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="8162"/>
         </w:tabs>
         <w:spacing w:before="25"/>
         <w:ind w:left="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C152C3">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="22F67A0E" w14:textId="53B83460" w:rsidR="005222A1" w:rsidRPr="00C152C3" w:rsidRDefault="005222A1" w:rsidP="005222A1">
+        <w:t>(for example, aunt, uncle, bus driver, custodian, friend, coach, club advisor, church leader, mentor, boss)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5C8B92" w14:textId="7CFEA8BC" w:rsidR="005222A1" w:rsidRPr="00190266" w:rsidRDefault="005222A1" w:rsidP="005222A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="8162"/>
         </w:tabs>
         <w:spacing w:before="25"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C152C3">
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00190266">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393D19A0" w14:textId="4AA5E7DE" w:rsidR="005222A1" w:rsidRPr="00C152C3" w:rsidRDefault="005222A1" w:rsidP="005222A1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="8162"/>
         </w:tabs>
         <w:spacing w:before="25"/>
-        <w:ind w:left="1279"/>
-[...23 lines deleted...]
-          <w:top w:val="nil"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C152C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2225D1" w14:textId="77777777" w:rsidR="00B23ADE" w:rsidRDefault="00B23ADE" w:rsidP="00B23ADE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pBdr>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="8162"/>
         </w:tabs>
         <w:spacing w:before="25"/>
-        <w:rPr>
-[...26 lines deleted...]
-          <w:top w:val="nil"/>
+        <w:ind w:left="1279"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="571B4B5B" w14:textId="3F61197D" w:rsidR="00B23ADE" w:rsidRPr="00B23ADE" w:rsidRDefault="00B23ADE" w:rsidP="00B23ADE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="8162"/>
         </w:tabs>
         <w:spacing w:before="25"/>
-        <w:ind w:left="1279"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="3BF99DF3" w14:textId="77777777" w:rsidR="005222A1" w:rsidRPr="00F276F7" w:rsidRDefault="005222A1" w:rsidP="00134292">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B23ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Who are the adults you feel close to?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B23ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00190266">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF99DF3" w14:textId="2B1CF932" w:rsidR="005222A1" w:rsidRDefault="00B23ADE" w:rsidP="00B23ADE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="8162"/>
         </w:tabs>
         <w:spacing w:before="25"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C152C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00190266">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42616642" w14:textId="77777777" w:rsidR="00B23ADE" w:rsidRDefault="00B23ADE" w:rsidP="00B23ADE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="8162"/>
+        </w:tabs>
+        <w:spacing w:before="25"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71CE3368" w14:textId="45B0C07D" w:rsidR="00B23ADE" w:rsidRPr="00B23ADE" w:rsidRDefault="00B23ADE" w:rsidP="00B23ADE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="8162"/>
+        </w:tabs>
+        <w:spacing w:before="25"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        </w:numPr>
+      <w:r w:rsidRPr="00B23ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Is there anyone you would like to get support from, maybe someone in your family, school, or community?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B23ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  _________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00190266">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527579F8" w14:textId="77777777" w:rsidR="003D07DC" w:rsidRPr="00F276F7" w:rsidRDefault="003D07DC" w:rsidP="003D07DC">
+      <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="8162"/>
         </w:tabs>
         <w:spacing w:before="25"/>
-        <w:ind w:left="559" w:hanging="360"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C152C3">
+        <w:ind w:left="559"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1399DB20" w14:textId="32F92CA3" w:rsidR="00190266" w:rsidRPr="00190266" w:rsidRDefault="00190266" w:rsidP="007148D9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+        </w:tabs>
+        <w:spacing w:before="19"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00190266">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Write </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C152C3">
+        <w:t>Email Address</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1078076F" w14:textId="77777777" w:rsidR="00190266" w:rsidRDefault="00190266" w:rsidP="00190266">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...52 lines deleted...]
-        </w:pBdr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23C9E76A" w14:textId="509C3493" w:rsidR="007148D9" w:rsidRPr="00C152C3" w:rsidRDefault="007148D9" w:rsidP="007148D9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
-          <w:tab w:val="left" w:pos="8162"/>
-[...1 lines deleted...]
-        <w:spacing w:before="25"/>
+        </w:tabs>
+        <w:spacing w:before="19"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C152C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>What school district do you currently attend? Please type the name of the school district not the name of the school</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C152C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FA8C74" w14:textId="77777777" w:rsidR="007148D9" w:rsidRPr="00C152C3" w:rsidRDefault="007148D9" w:rsidP="007148D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+        </w:tabs>
+        <w:spacing w:before="19"/>
+        <w:ind w:left="560"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C152C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA34C0C" w14:textId="13BF8362" w:rsidR="005222A1" w:rsidRPr="00F276F7" w:rsidRDefault="005222A1" w:rsidP="007148D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+        </w:tabs>
+        <w:spacing w:before="19"/>
         <w:ind w:left="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23C9E76A" w14:textId="513A0C6A" w:rsidR="007148D9" w:rsidRPr="00C152C3" w:rsidRDefault="007148D9" w:rsidP="007148D9">
+    <w:p w14:paraId="58E4B4BA" w14:textId="019A2C3A" w:rsidR="007148D9" w:rsidRPr="00C152C3" w:rsidRDefault="007148D9" w:rsidP="005222A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
         </w:tabs>
         <w:spacing w:before="19"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C152C3">
+        <w:ind w:left="559" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>What school district do you currently attend? Please type the name of the school district not the name of the school</w:t>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C152C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Do you live in Wisconsin?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129F53E3" w14:textId="0FD98483" w:rsidR="007148D9" w:rsidRPr="00C152C3" w:rsidRDefault="007148D9" w:rsidP="007148D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
         </w:tabs>
         <w:spacing w:before="19"/>
-        <w:ind w:left="560"/>
-[...16 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C152C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BD47B8" w14:textId="17200631" w:rsidR="007148D9" w:rsidRPr="00C152C3" w:rsidRDefault="007148D9" w:rsidP="007148D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
         </w:tabs>
         <w:spacing w:before="19"/>
-        <w:ind w:left="559"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C152C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1736DAC7" w14:textId="3FB7128D" w:rsidR="007148D9" w:rsidRDefault="007148D9" w:rsidP="007148D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+        </w:tabs>
+        <w:spacing w:before="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58E4B4BA" w14:textId="019A2C3A" w:rsidR="007148D9" w:rsidRPr="00C152C3" w:rsidRDefault="007148D9" w:rsidP="005222A1">
-[...81 lines deleted...]
-    <w:p w14:paraId="1736DAC7" w14:textId="3FB7128D" w:rsidR="007148D9" w:rsidRPr="00F276F7" w:rsidRDefault="007148D9" w:rsidP="007148D9">
+    <w:p w14:paraId="475F9E6C" w14:textId="77777777" w:rsidR="003F261D" w:rsidRDefault="003F261D" w:rsidP="007148D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
         </w:tabs>
         <w:spacing w:before="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73648A91" w14:textId="33732A89" w:rsidR="007148D9" w:rsidRPr="00F276F7" w:rsidRDefault="007148D9" w:rsidP="007148D9">
+    <w:p w14:paraId="4931EBFC" w14:textId="77777777" w:rsidR="003F261D" w:rsidRDefault="003F261D" w:rsidP="007148D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
         </w:tabs>
         <w:spacing w:before="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C152C3">
-[...4 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="29AADA8D" w14:textId="77777777" w:rsidR="003F261D" w:rsidRPr="00F276F7" w:rsidRDefault="003F261D" w:rsidP="007148D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+        </w:tabs>
+        <w:spacing w:before="19"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73648A91" w14:textId="33732A89" w:rsidR="007148D9" w:rsidRPr="00F276F7" w:rsidRDefault="007148D9" w:rsidP="007148D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+        </w:tabs>
+        <w:spacing w:before="19"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C152C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Now it’s time to share your ideas with your family and educator/teacher before your Individualized Education Plan (IEP) Team meeting.  This meeting is where your transition plan will be created or updated.  Make a copy of your plan and give it to a family and educator/teacher before your meeting.</w:t>
       </w:r>
       <w:r w:rsidR="00F276F7">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F276F7" w:rsidRPr="00C152C3">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Be sure to go to your meeting. It’s your chance to talk about your goals and what you need to reach them.  You can even help lead the meeting if you want to!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="213F461F" w14:textId="77777777" w:rsidR="00B7372D" w:rsidRPr="00C66DDD" w:rsidRDefault="00B7372D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B7372D" w:rsidRPr="00C66DDD">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -8949,51 +8988,51 @@
   </w:font>
   <w:font w:name="Lato">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU-ExtB">
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="0A080008" w:usb2="00000010" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10E432B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="390832B4"/>
     <w:lvl w:ilvl="0" w:tplc="021659C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1279" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9409,61 +9448,63 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20FA4F69"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="6088BE58"/>
+    <w:tmpl w:val="7B5AC9CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="560" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1998" w:hanging="285"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2807" w:hanging="286"/>
@@ -9848,50 +9889,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C7A5CDA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AEC42F4E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47565FAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3BDA9494"/>
     <w:lvl w:ilvl="0" w:tplc="18E6790A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1279" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1999" w:hanging="360"/>
       </w:pPr>
@@ -9962,51 +10089,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6319" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7039" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EAF5C93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="600C1FDC"/>
     <w:lvl w:ilvl="0" w:tplc="021659C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1279" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -10077,51 +10204,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51B01F95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D7EF1BA"/>
     <w:lvl w:ilvl="0" w:tplc="18E6790A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2000" w:hanging="360"/>
       </w:pPr>
@@ -10192,51 +10319,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="578A14C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="844A7062"/>
     <w:lvl w:ilvl="0" w:tplc="021659C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1441" w:hanging="360"/>
       </w:pPr>
@@ -10307,51 +10434,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5761" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6481" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="587D6D0E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6088BE58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="560" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1998" w:hanging="285"/>
       </w:pPr>
@@ -10403,51 +10530,51 @@
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6043" w:hanging="286"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6852" w:hanging="286"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7661" w:hanging="286"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58DF1EDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88627F56"/>
     <w:lvl w:ilvl="0" w:tplc="18E6790A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2000" w:hanging="360"/>
       </w:pPr>
@@ -10518,51 +10645,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59D87FF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6ECA726"/>
     <w:lvl w:ilvl="0" w:tplc="021659C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1441" w:hanging="360"/>
       </w:pPr>
@@ -10633,51 +10760,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5761" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6481" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C3F1C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53B815CA"/>
     <w:lvl w:ilvl="0" w:tplc="021659C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1279" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -10748,51 +10875,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DE14AA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C23E3AB2"/>
     <w:lvl w:ilvl="0" w:tplc="0C14AA5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1279" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1999" w:hanging="360"/>
       </w:pPr>
@@ -10863,51 +10990,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6319" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7039" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F97711D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EA29424"/>
     <w:lvl w:ilvl="0" w:tplc="18E6790A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1998" w:hanging="360"/>
       </w:pPr>
@@ -10978,51 +11105,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6318" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7038" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62484070"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6442E60"/>
     <w:lvl w:ilvl="0" w:tplc="021659C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1279" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -11093,51 +11220,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62D549DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="567E7DC0"/>
     <w:lvl w:ilvl="0" w:tplc="021659C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1421" w:hanging="360"/>
       </w:pPr>
@@ -11208,51 +11335,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5741" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6461" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63493004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80967DEC"/>
     <w:lvl w:ilvl="0" w:tplc="021659C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1279" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -11323,51 +11450,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64E61A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43127216"/>
     <w:lvl w:ilvl="0" w:tplc="021659C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1279" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -11438,51 +11565,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="701816B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3609B4C"/>
     <w:lvl w:ilvl="0" w:tplc="18E6790A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2000" w:hanging="360"/>
       </w:pPr>
@@ -11553,195 +11680,206 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="485899223">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1423187902">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2055343816">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="287512989">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="385448123">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="208301163">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1859464703">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2004116370">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="508911940">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="878784791">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1729762397">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1245602403">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="856390473">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1678733126">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="15" w16cid:durableId="833837798">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="16" w16cid:durableId="179054367">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="17" w16cid:durableId="1986203225">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2089107475">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="141822412">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2000191148">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1362435989">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6">
-[...26 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="22" w16cid:durableId="2031879538">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="23" w16cid:durableId="1726828102">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="17">
-[...5 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="24" w16cid:durableId="732629784">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D07DC"/>
     <w:rsid w:val="000621D3"/>
     <w:rsid w:val="00134292"/>
     <w:rsid w:val="00137F5A"/>
+    <w:rsid w:val="00190266"/>
     <w:rsid w:val="001A2A6E"/>
     <w:rsid w:val="001C00BF"/>
+    <w:rsid w:val="002413D9"/>
     <w:rsid w:val="003D07DC"/>
+    <w:rsid w:val="003F261D"/>
     <w:rsid w:val="004004F1"/>
     <w:rsid w:val="005222A1"/>
     <w:rsid w:val="00572727"/>
     <w:rsid w:val="00585664"/>
     <w:rsid w:val="005921D0"/>
     <w:rsid w:val="00642144"/>
     <w:rsid w:val="00646A6B"/>
     <w:rsid w:val="007148D9"/>
+    <w:rsid w:val="00740267"/>
+    <w:rsid w:val="007B2971"/>
+    <w:rsid w:val="00961D31"/>
     <w:rsid w:val="00A84B00"/>
     <w:rsid w:val="00AA0067"/>
+    <w:rsid w:val="00B23ADE"/>
     <w:rsid w:val="00B7372D"/>
     <w:rsid w:val="00B94371"/>
     <w:rsid w:val="00C152C3"/>
     <w:rsid w:val="00C66DDD"/>
     <w:rsid w:val="00E15866"/>
     <w:rsid w:val="00E502FC"/>
     <w:rsid w:val="00F276F7"/>
     <w:rsid w:val="00F53F81"/>
+    <w:rsid w:val="00FB2704"/>
     <w:rsid w:val="00FF499D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0FEA8670"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{65B712C4-0E48-4693-9777-B0A9B4BD0E08}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12145,51 +12283,51 @@
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003D07DC"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -12452,80 +12590,81 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>8670</Characters>
+  <Pages>9</Pages>
+  <Words>1532</Words>
+  <Characters>8737</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>72</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10170</CharactersWithSpaces>
+  <CharactersWithSpaces>10249</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pam Jenson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>a7ec9c9f-6008-49dd-9c12-288d1074ce97</vt:lpwstr>
   </property>
 </Properties>
 </file>